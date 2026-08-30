--- v0 (2026-07-01)
+++ v1 (2026-08-30)
@@ -410,148 +410,230 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F3"/>
+  <dimension ref="A1:L3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
+          <t>Client ID</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
           <t>Company Name</t>
         </is>
       </c>
-      <c r="B1" t="inlineStr">
+      <c r="C1" t="inlineStr">
         <is>
           <t>Email Address</t>
         </is>
       </c>
-      <c r="C1" t="inlineStr">
+      <c r="D1" t="inlineStr">
         <is>
           <t>Phone Number</t>
         </is>
       </c>
-      <c r="D1" t="inlineStr">
+      <c r="E1" t="inlineStr">
         <is>
           <t>PAN</t>
         </is>
       </c>
-      <c r="E1" t="inlineStr">
+      <c r="F1" t="inlineStr">
         <is>
           <t>GSTIN</t>
         </is>
       </c>
-      <c r="F1" t="inlineStr">
+      <c r="G1" t="inlineStr">
         <is>
           <t>Email Routing Preference</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t>Primary Service</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>GST Username</t>
+        </is>
+      </c>
+      <c r="J1" t="inlineStr">
+        <is>
+          <t>GST Password</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Income Tax Username</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Income Tax Password</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A2" t="inlineStr"/>
       <c r="B2" t="inlineStr">
         <is>
-          <t>finance@acme.com</t>
+          <t>Sample Client A</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
+          <t>client1@example.com</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
           <t>+91 98765 43210</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="E2" t="inlineStr">
         <is>
           <t>ABCDE1234A</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="F2" t="inlineStr">
         <is>
           <t>27ABCDE1234A1Z1</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="G2" t="inlineStr">
         <is>
           <t>Both</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>GST and Income Tax</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>client1gst</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>GSTpass123</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>client1it</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>ITpass123</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A3" t="inlineStr"/>
       <c r="B3" t="inlineStr">
         <is>
-          <t>rajesh@shahco.in</t>
+          <t>Sample Client B</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
+          <t>client2@example.com</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
           <t>+91 99999 88888</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>XYZWP5678B</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>27XYZWP5678B1Z2</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>Client Only</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>GST</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>client2gst</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>pass456</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>client2it</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>pass789</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>